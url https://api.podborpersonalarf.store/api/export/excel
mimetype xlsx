--- v0 (2026-06-13)
+++ v1 (2026-08-05)
@@ -5124,51 +5124,55 @@
       <c r="H58" t="n">
         <v>37.7045</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Требуется Демонтаж</t>
         </is>
       </c>
       <c r="J58" t="n">
         <v>1</v>
       </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="n">
         <v>153.86</v>
       </c>
       <c r="M58" t="n">
         <v>154.7</v>
       </c>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr">
         <is>
           <t>2026-04-16</t>
         </is>
       </c>
       <c r="P58" t="inlineStr"/>
-      <c r="Q58" t="inlineStr"/>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Контроль на время проведения работ</t>
+        </is>
+      </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>child</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>play_ground</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>dp_sp_57</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>play_ground_dp_sp_57</t>
         </is>
       </c>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
@@ -6563,51 +6567,51 @@
       <c r="W75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>(Х)ДП №2 (кпп 6)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Детская</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Царицыно</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Работает</t>
+          <t>Закрыта</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Детская</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>55.6076</v>
       </c>
       <c r="H76" t="n">
         <v>37.682</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Списана, Не демонтирована</t>
         </is>
       </c>
       <c r="J76" t="n">
         <v>9</v>
       </c>
       <c r="K76" t="inlineStr"/>
       <c r="L76" t="n">
         <v>734</v>
       </c>
@@ -8189,51 +8193,51 @@
       <c r="W95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>ДП №2 Липецкая 26 У городка</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Детская</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Дендропарк</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Работает</t>
+          <t>Закрыта</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Детская</t>
         </is>
       </c>
       <c r="G96" t="n">
         <v>55.5907</v>
       </c>
       <c r="H96" t="n">
         <v>37.6787</v>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>может эксплуатироваться</t>
         </is>
       </c>
       <c r="J96" t="n">
         <v>6</v>
       </c>
       <c r="K96" t="n">
         <v>2021</v>
       </c>
       <c r="L96" t="n">